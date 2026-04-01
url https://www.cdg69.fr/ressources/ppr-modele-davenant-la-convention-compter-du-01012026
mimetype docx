--- v1 (2026-01-29)
+++ v2 (2026-04-01)
@@ -17,774 +17,998 @@
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2405"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2244"/>
+        <w:gridCol w:w="2689"/>
+        <w:gridCol w:w="4819"/>
+        <w:gridCol w:w="2102"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007A7DAC" w14:paraId="37D89500" w14:textId="77777777" w:rsidTr="00622853">
+      <w:tr w:rsidR="007A7DAC" w14:paraId="6887D895" w14:textId="77777777" w:rsidTr="00EE2E8F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:tcW w:w="2689" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="368D40C4" w14:textId="77777777" w:rsidR="007A7DAC" w:rsidRDefault="007A7DAC" w:rsidP="00751966">
+          <w:p w14:paraId="327B6FB0" w14:textId="77777777" w:rsidR="007A7DAC" w:rsidRDefault="00FA1324" w:rsidP="005D4210">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="30"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D4210">
+            <w:r>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Service </w:t>
             </w:r>
-            <w:r w:rsidR="00751966">
+            <w:r w:rsidRPr="007366AD">
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Handicap et maintien dans l’emploi</w:t>
+              <w:t>Handicap et Maintien dans l’emploi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcW w:w="4819" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="142" w:type="dxa"/>
               <w:bottom w:w="142" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63FA6376" w14:textId="77777777" w:rsidR="007A7DAC" w:rsidRPr="007A7DAC" w:rsidRDefault="005D4210" w:rsidP="005D4210">
+          <w:p w14:paraId="4478843C" w14:textId="77777777" w:rsidR="007A7DAC" w:rsidRPr="007A7DAC" w:rsidRDefault="000175DC" w:rsidP="005D4210">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Raleway Medium" w:hAnsi="Raleway Medium"/>
               </w:rPr>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Raleway Medium" w:hAnsi="Raleway Medium"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Avenant à la </w:t>
+            </w:r>
+            <w:r w:rsidR="005D4210">
               <w:rPr>
                 <w:rFonts w:ascii="Raleway Medium" w:hAnsi="Raleway Medium"/>
                 <w:sz w:val="30"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="007A7DAC" w:rsidRPr="007A7DAC">
               <w:rPr>
                 <w:rFonts w:ascii="Raleway Medium" w:hAnsi="Raleway Medium"/>
                 <w:sz w:val="30"/>
               </w:rPr>
               <w:t>onvention</w:t>
             </w:r>
-            <w:r w:rsidR="00751966">
+            <w:r w:rsidR="00FA1324">
+              <w:rPr>
+                <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA1324" w:rsidRPr="00FA1324">
               <w:rPr>
                 <w:rFonts w:ascii="Raleway Medium" w:hAnsi="Raleway Medium"/>
                 <w:sz w:val="30"/>
               </w:rPr>
-              <w:t xml:space="preserve"> de mise en œuvre de la période de préparation au reclassement</w:t>
+              <w:t>de mise en œuvre de la période de préparation au reclassement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2244" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="142" w:type="dxa"/>
               <w:bottom w:w="142" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17C691EB" w14:textId="77777777" w:rsidR="007A7DAC" w:rsidRPr="007A7DAC" w:rsidRDefault="007A7DAC" w:rsidP="00751966">
+          <w:p w14:paraId="5E75CEB5" w14:textId="1753EA25" w:rsidR="007A7DAC" w:rsidRPr="007A7DAC" w:rsidRDefault="007A7DAC" w:rsidP="007A7DAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A7DAC">
               <w:rPr>
                 <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
               </w:rPr>
-              <w:t>N° 202</w:t>
+              <w:t xml:space="preserve">N° </w:t>
             </w:r>
-            <w:r w:rsidR="00751966">
+            <w:r w:rsidR="00603001">
               <w:rPr>
                 <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE6949">
+              <w:rPr>
+                <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="007A7DAC">
               <w:rPr>
                 <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
               </w:rPr>
               <w:t>-XXX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0AD8F66C" w14:textId="77777777" w:rsidR="00B955DF" w:rsidRDefault="00B955DF" w:rsidP="00B955DF"/>
-    <w:p w14:paraId="40724368" w14:textId="77777777" w:rsidR="00751966" w:rsidRDefault="00751966" w:rsidP="00751966">
+    <w:p w14:paraId="3E8CBC5F" w14:textId="77777777" w:rsidR="00B955DF" w:rsidRDefault="00B955DF" w:rsidP="00B955DF"/>
+    <w:p w14:paraId="38236619" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A90D321" w14:textId="77777777" w:rsidR="00751966" w:rsidRDefault="00751966" w:rsidP="00751966">
-[...14 lines deleted...]
-    <w:p w14:paraId="21009DD7" w14:textId="77777777" w:rsidR="00751966" w:rsidRPr="000472E7" w:rsidRDefault="00751966" w:rsidP="00751966">
+    <w:p w14:paraId="4110A1E7" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00EE2E8F" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="24" w:space="0" w:color="C45911"/>
           <w:left w:val="single" w:sz="24" w:space="4" w:color="C45911"/>
-          <w:bottom w:val="single" w:sz="24" w:space="1" w:color="C45911"/>
+          <w:bottom w:val="single" w:sz="24" w:space="4" w:color="C45911"/>
           <w:right w:val="single" w:sz="24" w:space="4" w:color="C45911"/>
         </w:pBdr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000472E7">
+      <w:r w:rsidRPr="00EE2E8F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>Comment compléter le projet de c</w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="2FB3F688" w14:textId="77777777" w:rsidR="00751966" w:rsidRPr="00F62B50" w:rsidRDefault="00751966" w:rsidP="00751966">
+        <w:t>Comment compléter le modèle d’avenant :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="361FE612" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00EE2E8F" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="24" w:space="0" w:color="C45911"/>
           <w:left w:val="single" w:sz="24" w:space="4" w:color="C45911"/>
-          <w:bottom w:val="single" w:sz="24" w:space="1" w:color="C45911"/>
+          <w:bottom w:val="single" w:sz="24" w:space="4" w:color="C45911"/>
           <w:right w:val="single" w:sz="24" w:space="4" w:color="C45911"/>
         </w:pBdr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-          <w:sz w:val="10"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="26058671" w14:textId="77777777" w:rsidR="00751966" w:rsidRPr="000472E7" w:rsidRDefault="00751966" w:rsidP="00751966">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00CA2180" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00EE2E8F" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="24" w:space="0" w:color="C45911"/>
           <w:left w:val="single" w:sz="24" w:space="4" w:color="C45911"/>
-          <w:bottom w:val="single" w:sz="24" w:space="1" w:color="C45911"/>
+          <w:bottom w:val="single" w:sz="24" w:space="4" w:color="C45911"/>
           <w:right w:val="single" w:sz="24" w:space="4" w:color="C45911"/>
         </w:pBdr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="000472E7">
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE2E8F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-          <w:color w:val="2E74B5"/>
-[...58 lines deleted...]
-    <w:p w14:paraId="3D035805" w14:textId="77777777" w:rsidR="00751966" w:rsidRPr="000472E7" w:rsidRDefault="00751966" w:rsidP="00751966">
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ce modèle d’avenant est à choix multiples. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6573E09F" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00EE2E8F" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="24" w:space="0" w:color="C45911"/>
           <w:left w:val="single" w:sz="24" w:space="4" w:color="C45911"/>
-          <w:bottom w:val="single" w:sz="24" w:space="1" w:color="C45911"/>
+          <w:bottom w:val="single" w:sz="24" w:space="4" w:color="C45911"/>
           <w:right w:val="single" w:sz="24" w:space="4" w:color="C45911"/>
         </w:pBdr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009408E5">
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="297D2BA6" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00EE2E8F" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="C45911"/>
+          <w:left w:val="single" w:sz="24" w:space="4" w:color="C45911"/>
+          <w:bottom w:val="single" w:sz="24" w:space="4" w:color="C45911"/>
+          <w:right w:val="single" w:sz="24" w:space="4" w:color="C45911"/>
+        </w:pBdr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE2E8F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cinq hypothèses ont été envisagées, vous permettant de : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42005639" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00EE2E8F" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="C45911"/>
+          <w:left w:val="single" w:sz="24" w:space="4" w:color="C45911"/>
+          <w:bottom w:val="single" w:sz="24" w:space="4" w:color="C45911"/>
+          <w:right w:val="single" w:sz="24" w:space="4" w:color="C45911"/>
+        </w:pBdr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE2E8F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- mettre fin à la période de préparation au reclassement débutée avant l’avis du conseil médical, si l’avis rendu ultérieurement n’est pas un avis d’inaptitude aux fonctions du grade et que l’autorité territoriale ou le président du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE2E8F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Cdg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE2E8F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou le président du CNFPT décide d’y mettre un terme ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F89729" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00EE2E8F" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="C45911"/>
+          <w:left w:val="single" w:sz="24" w:space="4" w:color="C45911"/>
+          <w:bottom w:val="single" w:sz="24" w:space="4" w:color="C45911"/>
+          <w:right w:val="single" w:sz="24" w:space="4" w:color="C45911"/>
+        </w:pBdr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE2E8F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- d’adapter le contenu, la durée et les modalités de déroulement de la période de préparation au reclassement à la suite des évaluations faites au cours de son déroulement ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58CBBA30" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00EE2E8F" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="C45911"/>
+          <w:left w:val="single" w:sz="24" w:space="4" w:color="C45911"/>
+          <w:bottom w:val="single" w:sz="24" w:space="4" w:color="C45911"/>
+          <w:right w:val="single" w:sz="24" w:space="4" w:color="C45911"/>
+        </w:pBdr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE2E8F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>- de prolonger le terme de la période de préparation au reclassement en cas de congés le permettant ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB2A96B" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00EE2E8F" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="C45911"/>
+          <w:left w:val="single" w:sz="24" w:space="4" w:color="C45911"/>
+          <w:bottom w:val="single" w:sz="24" w:space="4" w:color="C45911"/>
+          <w:right w:val="single" w:sz="24" w:space="4" w:color="C45911"/>
+        </w:pBdr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE2E8F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>- de maintenir le fonctionnaire en position d’activité pour une durée de 3 mois maximum lorsque l’agent formule une demande de reclassement et que celui-ci ne peut intervenir immédiatement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="531A2983" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00EE2E8F" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="C45911"/>
+          <w:left w:val="single" w:sz="24" w:space="4" w:color="C45911"/>
+          <w:bottom w:val="single" w:sz="24" w:space="4" w:color="C45911"/>
+          <w:right w:val="single" w:sz="24" w:space="4" w:color="C45911"/>
+        </w:pBdr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE2E8F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>- d’interrompre, d’un commun accord, la période de préparation au reclassement (hypothèse qui devrait être exceptionnelle compte tenu de l’objectif de la PPR);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB776E9" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00EE2E8F" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="C45911"/>
+          <w:left w:val="single" w:sz="24" w:space="4" w:color="C45911"/>
+          <w:bottom w:val="single" w:sz="24" w:space="4" w:color="C45911"/>
+          <w:right w:val="single" w:sz="24" w:space="4" w:color="C45911"/>
+        </w:pBdr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="725986D5" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00EE2E8F" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="C45911"/>
+          <w:left w:val="single" w:sz="24" w:space="4" w:color="C45911"/>
+          <w:bottom w:val="single" w:sz="24" w:space="4" w:color="C45911"/>
+          <w:right w:val="single" w:sz="24" w:space="4" w:color="C45911"/>
+        </w:pBdr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE2E8F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si vous êtes concernés par plusieurs hypothèses, vous pouvez reprendre les éléments utiles de chacune d’entre elles. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F969070" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00EE2E8F" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="C45911"/>
+          <w:left w:val="single" w:sz="24" w:space="4" w:color="C45911"/>
+          <w:bottom w:val="single" w:sz="24" w:space="4" w:color="C45911"/>
+          <w:right w:val="single" w:sz="24" w:space="4" w:color="C45911"/>
+        </w:pBdr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E300AA6" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00EE2E8F" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="C45911"/>
+          <w:left w:val="single" w:sz="24" w:space="4" w:color="C45911"/>
+          <w:bottom w:val="single" w:sz="24" w:space="4" w:color="C45911"/>
+          <w:right w:val="single" w:sz="24" w:space="4" w:color="C45911"/>
+        </w:pBdr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE2E8F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Les éléments en noirs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE2E8F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sont à conserver quelle que soit l’option choisie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14158D26" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00EE2E8F" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="C45911"/>
+          <w:left w:val="single" w:sz="24" w:space="4" w:color="C45911"/>
+          <w:bottom w:val="single" w:sz="24" w:space="4" w:color="C45911"/>
+          <w:right w:val="single" w:sz="24" w:space="4" w:color="C45911"/>
+        </w:pBdr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE2E8F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Les éléments en bleu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE2E8F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE2E8F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ne doivent être conservés dans l’avenant à la convention que si les parties sont concernées.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19D4B49D" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00EE2E8F" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="C45911"/>
+          <w:left w:val="single" w:sz="24" w:space="4" w:color="C45911"/>
+          <w:bottom w:val="single" w:sz="24" w:space="4" w:color="C45911"/>
+          <w:right w:val="single" w:sz="24" w:space="4" w:color="C45911"/>
+        </w:pBdr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE2E8F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">Les éléments en </w:t>
       </w:r>
-      <w:r w:rsidR="009408E5" w:rsidRPr="009408E5">
+      <w:r w:rsidR="00571BDC" w:rsidRPr="00EE2E8F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>vert</w:t>
       </w:r>
-      <w:r w:rsidRPr="009408E5">
+      <w:r w:rsidRPr="00EE2E8F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000472E7">
+      <w:r w:rsidRPr="00EE2E8F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
-        <w:t>visent à exp</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">visent à expliciter les différents contenus et doivent être supprimés dans l’avenant dans sa version finale. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10219B4B" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="C45911"/>
+          <w:left w:val="single" w:sz="24" w:space="4" w:color="C45911"/>
+          <w:bottom w:val="single" w:sz="24" w:space="4" w:color="C45911"/>
+          <w:right w:val="single" w:sz="24" w:space="4" w:color="C45911"/>
+        </w:pBdr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
-        <w:t>liciter les différents contenus</w:t>
-[...44 lines deleted...]
-    <w:p w14:paraId="44548FC8" w14:textId="77777777" w:rsidR="00751966" w:rsidRDefault="00751966" w:rsidP="00751966">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="744F3ED2" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B1CCEEF" w14:textId="77777777" w:rsidR="007A7DAC" w:rsidRPr="007A7DAC" w:rsidRDefault="007A7DAC" w:rsidP="007A7DAC">
+    <w:p w14:paraId="1F29EF6F" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00B955DF"/>
+    <w:p w14:paraId="26D33397" w14:textId="77777777" w:rsidR="007A7DAC" w:rsidRPr="007A7DAC" w:rsidRDefault="007A7DAC" w:rsidP="007A7DAC">
       <w:pPr>
         <w:pStyle w:val="Titrearticle"/>
       </w:pPr>
       <w:r w:rsidRPr="007A7DAC">
         <w:t>Entre</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B3B9A84" w14:textId="77777777" w:rsidR="00751966" w:rsidRPr="00AA109D" w:rsidRDefault="00751966" w:rsidP="00751966">
+    <w:p w14:paraId="0F6EFF86" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00AA109D" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58A37ED0" w14:textId="77777777" w:rsidR="00751966" w:rsidRPr="00261803" w:rsidRDefault="00751966" w:rsidP="00751966">
+    <w:p w14:paraId="304D7F16" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00261803" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A5A76">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="5B9BD5" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">La Commune / </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="5B9BD5" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>l’Établissement</w:t>
+        <w:t xml:space="preserve"> l’Établissement public</w:t>
       </w:r>
       <w:r w:rsidRPr="002A5A76">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="5B9BD5" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00FC1A4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(à préciser)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5A76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, représentée par son </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5A76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="5B9BD5" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">public </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FC1A4F">
+        <w:t xml:space="preserve">Maire / Président </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64E1F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(à préciser)</w:t>
       </w:r>
+      <w:r w:rsidRPr="00F64E1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dûment habilité </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0039">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A3531">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">par la délibération n° … (à compléter) en date du … </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(à compléter) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0039">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à signer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00072DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>le présent avenant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à ne faire figurer que lorsque </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>la collectivité n’est pas affiliée</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au centre de gestion et dès lors que cette convention engage des dépenses ce qui relève du module complémentaire prévu à l’article …… de la présente convention</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) pour la collectivité</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">], </w:t>
+      </w:r>
       <w:r w:rsidRPr="002A5A76">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, représentée par son </w:t>
+        <w:t>à signer la présente convention, ci-après dénommé</w:t>
       </w:r>
       <w:r w:rsidRPr="002A5A76">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="5B9BD5" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Maire / Président </w:t>
-[...100 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">(e) </w:t>
       </w:r>
       <w:r w:rsidRPr="002A5A76">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>à signer la présente convention, ci-après dénommé</w:t>
+        <w:t>« </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>la collectivité</w:t>
       </w:r>
       <w:r w:rsidRPr="002A5A76">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>« </w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> » ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1344C8A2" w14:textId="77777777" w:rsidR="00751966" w:rsidRDefault="00751966" w:rsidP="00751966">
+    <w:p w14:paraId="28114CCE" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50D1A4E0" w14:textId="77777777" w:rsidR="00751966" w:rsidRDefault="00751966" w:rsidP="00751966">
-[...12 lines deleted...]
-    <w:p w14:paraId="15AEFDCB" w14:textId="77777777" w:rsidR="00751966" w:rsidRPr="007A7DAC" w:rsidRDefault="00751966" w:rsidP="00751966">
+    <w:p w14:paraId="3ABC3E32" w14:textId="77777777" w:rsidR="007A7DAC" w:rsidRPr="006C0D7F" w:rsidRDefault="007A7DAC" w:rsidP="007A7DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62AAE951" w14:textId="77777777" w:rsidR="007A7DAC" w:rsidRPr="007A7DAC" w:rsidRDefault="007A7DAC" w:rsidP="007A7DAC">
       <w:pPr>
         <w:pStyle w:val="Titrearticle"/>
       </w:pPr>
       <w:r w:rsidRPr="007A7DAC">
         <w:t>Et</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="754B151B" w14:textId="77777777" w:rsidR="00751966" w:rsidRPr="002A5A76" w:rsidRDefault="00751966" w:rsidP="00751966">
-[...12 lines deleted...]
-    <w:p w14:paraId="5C75AE22" w14:textId="77777777" w:rsidR="00751966" w:rsidRPr="002A5A76" w:rsidRDefault="00751966" w:rsidP="00751966">
+    <w:p w14:paraId="51C5AA82" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="002A5A76" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A5A76">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="5B9BD5" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Monsieur / Madame </w:t>
       </w:r>
       <w:r w:rsidRPr="00773CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>… (à compléter)</w:t>
       </w:r>
       <w:r w:rsidRPr="002A5A76">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, titulaire du grade </w:t>
       </w:r>
       <w:r w:rsidRPr="00773CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
@@ -841,3474 +1065,3096 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, ci-après dénommé</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC1A4F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="5B9BD5" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(e) </w:t>
       </w:r>
       <w:r w:rsidRPr="002A5A76">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>« le fonctionnaire » ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29A63BF9" w14:textId="77777777" w:rsidR="00751966" w:rsidRDefault="00751966" w:rsidP="00751966">
-[...25 lines deleted...]
-    <w:p w14:paraId="5F227B7B" w14:textId="77777777" w:rsidR="007A7DAC" w:rsidRPr="007A7DAC" w:rsidRDefault="007A7DAC" w:rsidP="007A7DAC">
+    <w:p w14:paraId="272B0E27" w14:textId="77777777" w:rsidR="007A7DAC" w:rsidRDefault="007A7DAC" w:rsidP="006C0D7F"/>
+    <w:p w14:paraId="39CAA83D" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007A7DAC" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
       <w:pPr>
         <w:pStyle w:val="Titrearticle"/>
       </w:pPr>
       <w:r w:rsidRPr="007A7DAC">
         <w:t>Et</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48E80216" w14:textId="77777777" w:rsidR="007A7DAC" w:rsidRPr="007A7DAC" w:rsidRDefault="007A7DAC" w:rsidP="006C0D7F">
-[...2485 lines deleted...]
-    <w:p w14:paraId="63FE70EE" w14:textId="77777777" w:rsidR="00751966" w:rsidRPr="00261803" w:rsidRDefault="00751966" w:rsidP="00751966">
+    <w:p w14:paraId="2EA4FD3C" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="002A5A76" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A5A76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:t>Le Centre de Gestion de la Fonction Publique Territoriale du Rhône et de la Métropole de Lyon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5A76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Modules </w:t>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">, représenté par son Président, Monsieur Philippe </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">du socle </w:t>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t>LOCATELLI,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5A76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>de base :</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="333F4589" w14:textId="77777777" w:rsidR="00751966" w:rsidRDefault="00751966" w:rsidP="00751966">
+        <w:t xml:space="preserve"> dûment habilité par la délibération </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0065361D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">°2022-46 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0065361D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en date du </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10 octobre </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0065361D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00072DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5A76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à signer </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>le présent avenant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5A76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ci-après dénommé « le </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cdg69 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5A76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>» ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A93AECE" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="006C0D7F"/>
+    <w:p w14:paraId="5EA5DDAA" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="006D7BE5" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vu </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>le code général de la fonction publique, notamment les articles L.826-2 et suivants</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D7BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C35B1E1" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="006D7BE5" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52F5C686" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vu le décret n° 85-1054 du 30 septembre 1985 relatif au reclassement des fonctionnaires territoriaux reconnus inaptes </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à l’exercice de leurs fonctions ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39CDEEF4" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C54CC2D" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vu la convention de mise en œuvre de la période de préparation au reclassement conclue entre l’agent, la collectivité et le cdg69 en date du </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC6519">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>… (à compléter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>notamment son article 9 ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C29A367" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="006C0D7F"/>
+    <w:p w14:paraId="746E8413" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ECDCF0D" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="006D7BE5" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="488D1331" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Hypothèse n° 1 :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67262719" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DB6E44A" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">À utiliser si la période </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de préparation </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>au reclassement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F3C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a débuté</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sur demande du fonctionnaire </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>avant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la réception de l’avis du conseil médical et si, à la réception de l’avis, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l’agent est finalement apte à ses fonctions et </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">que la fin de la période </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de préparation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">au reclassement est souhaitée par l’autorité territoriale, le président du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>cdg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>cnfpt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C60CE8A" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="006D7BE5" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18E04DF1" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="000C1610" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C1610">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vu l’avis du conseil médical en date du</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">… </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(à compléter) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1610">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">déclarant le fonctionnaire apte aux fonctions correspondant aux emplois de son grade ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="701AC6CD" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E49A5C6" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Considérant que dans une telle hypothèse, l’autorité territoriale, le président du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>cdg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou le président du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>cnfpt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> peut décider de mettre fin à la période de préparation au reclassement,  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A698E25" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E7F0CE4" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Considérant </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E44E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la décision </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de mettre fin à la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>période de préparation au reclassement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prise</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E44E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en date du</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F0E4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">… </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(à compléter)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par M…………. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(Maire ou président</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B1E4C97" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="446CF474" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6436"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t>Il est en conséquence convenu de préciser par avenant ce qui suit :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22EAD771" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="Titrearticle"/>
+        <w:rPr>
+          <w:color w:val="8EAADB" w:themeColor="accent5" w:themeTint="99"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1324">
+        <w:rPr>
+          <w:color w:val="8EAADB" w:themeColor="accent5" w:themeTint="99"/>
+        </w:rPr>
+        <w:t>Article 1 – Terme de la période de préparation au reclassement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2657C09A" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="Titrearticle"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8EAADB" w:themeColor="accent5" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1324">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8EAADB" w:themeColor="accent5" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le terme de la période de préparation au reclassement prévu à l’article 2 de la convention précitée est modifié. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F84906A" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="Titrearticle"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1324">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8EAADB" w:themeColor="accent5" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il est mis fin à la période préparation au reclassement de M………… à compter du ……….. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1324">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(Indiquer la date de fin).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BA4FC63" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="Titrearticle"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33733F8D" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6759D91D" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910093">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Hypothèse n° </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910093">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CEB2604" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00910093" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="641E6AA7" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F82727">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>À</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> utiliser </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lorsque</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">les évaluations faites régulièrement au cours de la période de préparation au reclassement conduisent à </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>adapter le contenu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ex : insertion de stages ou de formations…)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, la durée</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (allongement dans la limite d’un an …)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et les modalités de mise en œuvre de la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>période de préparation au reclassement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>par avenant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (conditions d’accueil en stage…..). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DEE649A" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C043C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dans cette hypothèse, les modifications ou précisions apportées à la convention </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>initiale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C043C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> peuvent être importantes. En outre, en cas de stage </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>et/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ou de mise en situation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C043C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hors collectivité, il est nécessaire de faire parvenir cet avenant à la structure d’accueil pour</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> qu’elle soit informée des obligations qui lui incombent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, conformément à ce qui est prévu par la convention initiale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D966347" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D6B7408" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="000C043C" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dans le cadre d’une </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>modification impliquant la réalisation d’un stage ou d’une mise en situation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hors collectivité, il faut insérer la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>signature de la structure d’accueil</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (cf. encart à insérer en dernière page). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E4F3D8F" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30F96AF2" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00333416" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Considérant l’évaluation régulière de la mise en œuvre de la période de préparation au reclassement réalisée conjointement avec l’agent,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B889124" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="0060278F" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7134FA00" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060278F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t>Considérant qu’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">au </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00333416">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vu de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF3A66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l’évaluation précitée, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F573B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>il e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB5C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>st nécessaire d’adap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060278F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t>ter la durée OU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/ET</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00333416">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le contenu OU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/ET</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00333416">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les modalités de mise en œuvre de la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">période </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00333416">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de préparation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au reclassement dans les conditions ci-après</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00333416">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C043C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1867CFCF" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="619BEAC6" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(le cas échéant, en cas de stage et/ou de mise en situation hors de la collectivité)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Considérant que M…………….. effectuera un stage OU/ ET une mise en situation auprès de …………….. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00773CA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(à compléter</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> par le nom et le siège de la structure d’accueil en cas de stage et/ou mise en situation à l’extérieur de la collectivité)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="358A9F13" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22055A05" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6436"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Il est en conséquence convenu de préciser par avenant ce qui suit :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="425B3B8C" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41083982" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="Titrearticle"/>
+        <w:rPr>
+          <w:color w:val="8EAADB" w:themeColor="accent5" w:themeTint="99"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1324">
+        <w:rPr>
+          <w:color w:val="8EAADB" w:themeColor="accent5" w:themeTint="99"/>
+        </w:rPr>
+        <w:t>Article 1 – Objet du présent avenant</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73930D49" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="Titrearticle"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Le ou les articles</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la convention de mise en œuvre de la période de préparation au reclassement </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en date du ………. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">est </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sont modifié(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et /ou précisés en italique comme indiqué à l’article 2 ci-après. Le reste de la convention est inchangé. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B719A49" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="Titrearticle"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB5C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Le</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cas échéant, si modification pour prévoir un stage ou une mise en situation)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>La mention « </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>il est précisé</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> » figurant dans les articles ci-après a pour objet d’indiquer quelles sont les règles définies en cas de stage et/ou de mise en situation, sans remettre en cause les règles générales de la convention de préparation au reclassement initiale. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0038CA99" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(Le cas échéant, en cas de stage ou de mise en situation hors de la collectivité),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">………… </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F01DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(indiquer la structure d’accueil)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a été associé(e) à l’élaboration </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>du présent avenant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour ce qui concerne les modalités d'accueil de M………….. Le présent avenant lui est transmis pour information sur les conditions de déroulement du</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067204E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>stage d’observation et/ou de mise en situation ainsi que signature.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DC10E99" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="Titrearticle"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1259D436" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="Titrearticle"/>
+        <w:rPr>
+          <w:color w:val="8EAADB" w:themeColor="accent5" w:themeTint="99"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1324">
+        <w:rPr>
+          <w:color w:val="8EAADB" w:themeColor="accent5" w:themeTint="99"/>
+        </w:rPr>
+        <w:t>Article 2 – Modifications et précisions apportées à la convention initiale</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B2EC834" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="Titrearticle"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>À adapter à chaque avenant : Indiquer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A39C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ci-dessous, le cas échéant articles par articles</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y compris les alinéas lorsque c’est nécessaire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A39C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les modifications apportées à la convention</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A39C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>initiale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A39C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A39C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CC32949" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="Titrearticle"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Au choix</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1613D0C8" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="113D347E" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="Titrearticle"/>
+        <w:rPr>
+          <w:color w:val="8EAADB" w:themeColor="accent5" w:themeTint="99"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1324">
+        <w:rPr>
+          <w:color w:val="8EAADB" w:themeColor="accent5" w:themeTint="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> « Article 2 – Durée </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74138336" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Au vu des actions de reclassement restant à engager, la période de préparation au reclassement est prolongée jusqu’à la date du …</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inclus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(à compléter – attention, la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>durée maximum de la période de préparation au reclassement initiale et de ses prolongations ne peut excéder un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B9DACB9" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007E6B65" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AF803A8" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="Titrearticle"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1324">
+        <w:rPr>
+          <w:color w:val="8EAADB" w:themeColor="accent5" w:themeTint="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Article 3 – Actions proposées au fonctionnaire</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>détailler les modifications, ajouts, retraits d’actions proposées ….</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77B124B0" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="Titrearticle"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les actions proposées au fonctionnaire sont </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>complétées d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>es suivantes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, acceptées par celui-ci</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61D959EA" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t>(le cas échéant)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1 Préparation à la transition professionnelle </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A5B4816" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Actions effectuées par le cdg69</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AE96B47" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77C56339" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Afin de compléter la démarche de préparation au reclassement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004780A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004780A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>u titre de l’analyse des aptitudes et des compétences personnelles et professionnelles du fonctionnaire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, seront réalisées par le cdg69 les actions suivantes parmi les modules complémentaires : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A7C7924" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(indiquer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A7183">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les modules d’accompagnement complémentaires choisis par la collectivité parmi les propositions suivantes : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44404899" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6599B548" w14:textId="77777777" w:rsidR="008C6470" w:rsidRPr="00EB04E1" w:rsidRDefault="008C6470" w:rsidP="008C6470">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB04E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Module(s) complémentaire(s) :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54CC7315" w14:textId="77777777" w:rsidR="008C6470" w:rsidRPr="00EB04E1" w:rsidRDefault="008C6470" w:rsidP="008C6470">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="1D5B61E7" w14:textId="77777777" w:rsidR="00751966" w:rsidRDefault="00751966" w:rsidP="00751966">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB04E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>un entretien diagnostic approfondi (coût de 480€, le cas échéant, pour les collectivités non affiliées)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4267C3FF" w14:textId="77777777" w:rsidR="008C6470" w:rsidRPr="00EB04E1" w:rsidRDefault="008C6470" w:rsidP="008C6470">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="12"/>
         </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB04E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>une évaluation des besoins de remise à niveau (évaluation du potentiel, savoirs de base) (coût de 720€, le cas échéant, pour les collectivités non affiliées)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21D6DF89" w14:textId="77777777" w:rsidR="008C6470" w:rsidRPr="00EB04E1" w:rsidRDefault="008C6470" w:rsidP="008C6470">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB04E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bilan professionnel (tests d’auto positionnement sur les intérêts professionnels, entretiens face à face) et la recherche d’une formation (coût de 1200€, le cas échéant, pour les collectivités non affiliées)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D7E04FD" w14:textId="040B03C5" w:rsidR="00BF55DC" w:rsidRDefault="008C6470" w:rsidP="00BF55DC">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB04E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>un accompagnement dans les actions post-bilan (mise en œuvre et évaluation des stages d’observation et d’immersion) (coût de 960€, le cas échéant, pour les collectivités non affiliées)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14646E61" w14:textId="77777777" w:rsidR="00BF55DC" w:rsidRDefault="00BF55DC" w:rsidP="00BF55DC">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F53755">
+      <w:r w:rsidRPr="006D7BE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>un entretien individuel de pré-diagnostic</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="55C7992F" w14:textId="77777777" w:rsidR="00751966" w:rsidRPr="001C4434" w:rsidRDefault="00751966" w:rsidP="00751966">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u titre de l’accompagnement </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE0B90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>du fonctionnaire</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dans la recherche de reclassement,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D7BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>le cdg69 met en œuvre l’(es) action(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D7BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suivante</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D7BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D7BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BEB2A52" w14:textId="77777777" w:rsidR="00BF55DC" w:rsidRPr="003C3334" w:rsidRDefault="00BF55DC" w:rsidP="00BF55DC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="654C77BD" w14:textId="77777777" w:rsidR="00751966" w:rsidRPr="001C4434" w:rsidRDefault="00751966" w:rsidP="00751966">
-[...133 lines deleted...]
-    <w:p w14:paraId="419A7B6E" w14:textId="77777777" w:rsidR="00751966" w:rsidRPr="003C3334" w:rsidRDefault="00751966" w:rsidP="00751966">
+    <w:p w14:paraId="37C376A3" w14:textId="77777777" w:rsidR="00BF55DC" w:rsidRDefault="00BF55DC" w:rsidP="00BF55DC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
-[...30 lines deleted...]
-      </w:pPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Modules</w:t>
+      </w:r>
       <w:r w:rsidRPr="00261803">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
-[...62 lines deleted...]
-      </w:pPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">du socle </w:t>
+      </w:r>
       <w:r w:rsidRPr="00261803">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
-[...264 lines deleted...]
-          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...179 lines deleted...]
-        </w:rPr>
         <w:t>de base :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F7A2C01" w14:textId="77777777" w:rsidR="00751966" w:rsidRPr="00710A7F" w:rsidRDefault="00751966" w:rsidP="00751966">
+    <w:p w14:paraId="60AB25F4" w14:textId="77777777" w:rsidR="00BF55DC" w:rsidRPr="00710A7F" w:rsidRDefault="00BF55DC" w:rsidP="00BF55DC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">proposition de postes via </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="009F37F5">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.emploi-territorial.fr/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4CF6FCE0" w14:textId="77777777" w:rsidR="00751966" w:rsidRDefault="00751966" w:rsidP="00751966">
+    <w:p w14:paraId="20DBDA35" w14:textId="77777777" w:rsidR="00BF55DC" w:rsidRDefault="00BF55DC" w:rsidP="00BF55DC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">un atelier TRE - techniques de recherche d’emploi </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A500766" w14:textId="77777777" w:rsidR="00751966" w:rsidRPr="001C4434" w:rsidRDefault="00751966" w:rsidP="00751966">
+    <w:p w14:paraId="2D4EF18E" w14:textId="77777777" w:rsidR="00BF55DC" w:rsidRPr="001C4434" w:rsidRDefault="00BF55DC" w:rsidP="00BF55DC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B38AEB8" w14:textId="77777777" w:rsidR="00751966" w:rsidRDefault="00751966" w:rsidP="00751966">
+    <w:p w14:paraId="4895A74E" w14:textId="77777777" w:rsidR="00BF55DC" w:rsidRDefault="00BF55DC" w:rsidP="00BF55DC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C01A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4398,86 +4244,86 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="002C01A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>dont les tarifs sont prévus par les délibérations susvisées parmi les propositions suivantes :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38939A71" w14:textId="77777777" w:rsidR="00751966" w:rsidRPr="003C3334" w:rsidRDefault="00751966" w:rsidP="00751966">
+    <w:p w14:paraId="3040498F" w14:textId="77777777" w:rsidR="00BF55DC" w:rsidRPr="003C3334" w:rsidRDefault="00BF55DC" w:rsidP="00BF55DC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="5B9BD5" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="5B9BD5" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Module complémentaire</w:t>
       </w:r>
       <w:r w:rsidRPr="003C3334">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="5B9BD5" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1198B37A" w14:textId="77777777" w:rsidR="00751966" w:rsidRPr="00057198" w:rsidRDefault="00751966" w:rsidP="00751966">
+    <w:p w14:paraId="2D52ADD8" w14:textId="77777777" w:rsidR="00BF55DC" w:rsidRPr="00057198" w:rsidRDefault="00BF55DC" w:rsidP="00BF55DC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="5B9BD5" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="5B9BD5" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">un accompagnement individualisé à la recherche de poste </w:t>
@@ -4501,6727 +4347,6614 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>250</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>€, le cas échéant, pour les collectivités non affiliées</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A29FB4E" w14:textId="77777777" w:rsidR="00751966" w:rsidRDefault="00751966" w:rsidP="00751966">
+    <w:p w14:paraId="4F413AD4" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="5B9BD5" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="279AAAB7" w14:textId="77777777" w:rsidR="00751966" w:rsidRPr="00261C04" w:rsidRDefault="00751966" w:rsidP="00751966">
+    <w:p w14:paraId="147AB667" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C4434">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00261C04">
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
         <w:rPr>
           <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Actions proposées par la collectivité</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7393FDFA" w14:textId="77777777" w:rsidR="00751966" w:rsidRDefault="00751966" w:rsidP="00751966">
+        <w:t>le cas échéant) Actions proposées par la collectivité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42B449A9" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C48B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>… (à compléter)</w:t>
       </w:r>
       <w:r w:rsidRPr="002A5A76">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F835550" w14:textId="77777777" w:rsidR="00751966" w:rsidRPr="001C4434" w:rsidRDefault="00751966" w:rsidP="00751966">
+    <w:p w14:paraId="197AB3BC" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="001C4434" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C6C8A58" w14:textId="77777777" w:rsidR="00751966" w:rsidRDefault="00751966" w:rsidP="00751966">
+    <w:p w14:paraId="134DF6E3" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4434">
         <w:rPr>
           <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
           <w:b/>
           <w:color w:val="5B9BD5" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4434">
         <w:rPr>
           <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
           <w:b/>
           <w:i/>
           <w:color w:val="5B9BD5" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>le cas échéant</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4434">
         <w:rPr>
           <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
           <w:b/>
           <w:color w:val="5B9BD5" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F53755">
         <w:rPr>
           <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
           <w:color w:val="5B9BD5" w:themeColor="accent1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00261C04">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="2B043939" w14:textId="77777777" w:rsidR="00751966" w:rsidRPr="00BA5627" w:rsidRDefault="00751966" w:rsidP="00751966">
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t>.2 Formation(s)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31050FCC" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
-        </w:rPr>
-[...72 lines deleted...]
-    <w:p w14:paraId="5C13FEB8" w14:textId="77777777" w:rsidR="00751966" w:rsidRPr="00261C04" w:rsidRDefault="00751966" w:rsidP="00751966">
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Afin de se préparer et, le cas échéant, de se qualifier aux emplois identifiés pour son reclassement et compatibles avec son état de santé, le fonctionnaire bénéficie des actions de formation complémentaires suivantes :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A3BDAD4" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00261C04" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F53755">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>… (à compléter)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="061FCFD5" w14:textId="77777777" w:rsidR="00751966" w:rsidRPr="00BA5627" w:rsidRDefault="00751966" w:rsidP="00751966">
+    <w:p w14:paraId="5546C910" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00BA5627" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="5B9BD5" w:themeColor="accent1"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D74E2F1" w14:textId="77777777" w:rsidR="00751966" w:rsidRDefault="00751966" w:rsidP="00751966">
-[...6 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="179C40AF" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="006D7BE5" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F53755">
-[...101 lines deleted...]
-    <w:p w14:paraId="35974FE5" w14:textId="77777777" w:rsidR="00751966" w:rsidRPr="00BA5627" w:rsidRDefault="00751966" w:rsidP="00751966">
+    </w:p>
+    <w:p w14:paraId="606A3331" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001C4434">
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007141EB">
         <w:rPr>
           <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
           <w:b/>
-          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001C4434">
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t>(le cas échéant)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
         <w:rPr>
           <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
-          <w:b/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="001C4434">
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
-          <w:b/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00F53755">
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
         <w:rPr>
           <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
-          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
-[...817 lines deleted...]
-    <w:p w14:paraId="5073FB8F" w14:textId="77777777" w:rsidR="00751966" w:rsidRPr="00D77D78" w:rsidRDefault="00751966" w:rsidP="00751966">
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.3 Stage(s) d’observation ou de mise en situation </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="653AD2CA" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Afin de se préparer aux emplois identifiés pour son reclassement et compatibles avec son état de santé</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896D1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>le fonctionnaire effectue un stage d’observation et /ou de mise en situation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CB5701E" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="0067204E" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="779AF57A" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Le cas échéant, si le stage a lieu hors de la collectivité) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>La</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D77D78">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
           <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> structure d’accueil s’engage à :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C867F7C" w14:textId="77777777" w:rsidR="00751966" w:rsidRPr="00D77D78" w:rsidRDefault="00751966" w:rsidP="00751966">
+    <w:p w14:paraId="0EC84D92" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
-[...7 lines deleted...]
-          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
           <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">garantir et respecter les conditions d’accueil </w:t>
-[...62 lines deleted...]
-    <w:p w14:paraId="1ED5660E" w14:textId="77777777" w:rsidR="00751966" w:rsidRPr="00D77D78" w:rsidRDefault="00751966" w:rsidP="00751966">
+        <w:t>garantir et respecter les conditions d’accueil du fonctionnaire définies par le présent avenant,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3554A472" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="0067204E" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="7BB8EECA" w14:textId="77777777" w:rsidR="00751966" w:rsidRDefault="00751966" w:rsidP="00751966">
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">accompagner le fonctionnaire accueilli durant son stage </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>et/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ou sa mise en situation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B356B0E" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="0067204E" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:bCs/>
+          <w:i/>
           <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F20391">
+      <w:r w:rsidRPr="0067204E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Dans tous les cas, y compris stage ou mise en situation dans la collectivité) </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00783E9D">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F01DC">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:bCs/>
-          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Au cours du stage, le fonctionnaire sera encadré </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Dans</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067204E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:bCs/>
-          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>par un tuteur</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00783E9D">
+        <w:t xml:space="preserve"> tous les cas, y compris stage ou mise en situation dans la collectivité) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067204E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Au cours du stage, le fonctionnaire sera encadré par un tuteur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067204E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
           <w:color w:val="ED7D31"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00783E9D">
+      <w:r w:rsidRPr="0067204E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:bCs/>
+          <w:i/>
           <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">qui est chargé de le guider, de favoriser son intégration dans le service d’accueil, de l’aider dans l’acquisition des compétences nécessaires et d’organiser et d’évaluer </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">qui est chargé de le guider, de favoriser son intégration dans le service d’accueil, de l’aider dans l’acquisition des compétences nécessaires et d’organiser et d’évaluer les actions effectuées. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B58B00F" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:bCs/>
-          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
-[...20 lines deleted...]
-          <w:bCs/>
+          <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2308266B" w14:textId="77777777" w:rsidR="00751966" w:rsidRPr="00AC2B7F" w:rsidRDefault="00751966" w:rsidP="00751966">
-[...14 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="3466FD3A" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Celui-ci aura lieu :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AB6972A" w14:textId="77777777" w:rsidR="00751966" w:rsidRDefault="00751966" w:rsidP="00751966">
+    <w:p w14:paraId="6E0D6260" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
-[...7 lines deleted...]
-          <w:bCs/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
           <w:color w:val="5B9BD5" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">au sein de la collectivité </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F64E1F">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="001316C0">
-[...43 lines deleted...]
-      <w:r w:rsidRPr="001316C0">
+      <w:r w:rsidRPr="00896D1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>préciser le service d’accueil, la durée du stage ainsi que, le cas échéant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, les missions / fonctions confiées et le grade correspondant, les horaires et les objectifs donnés au stage et à la mise en situation……). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Le tuteur désigné est : ………………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...94 lines deleted...]
-      <w:r w:rsidRPr="00783E9D">
+      <w:r w:rsidRPr="00896D1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(nom, prénom, qualité)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19D1DF65" w14:textId="77777777" w:rsidR="00751966" w:rsidRPr="001316C0" w:rsidRDefault="00751966" w:rsidP="00751966">
-[...6 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="1283E195" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
           <w:color w:val="5B9BD5" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001316C0">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
           <w:color w:val="5B9BD5" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>OU</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2373D935" w14:textId="77777777" w:rsidR="00751966" w:rsidRPr="00D77D78" w:rsidRDefault="00751966" w:rsidP="00751966">
+    <w:p w14:paraId="6871C966" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="0067204E" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
           <w:color w:val="5B9BD5" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">auprès de la structure d’accueil </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F24A84">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F24A84">
-[...32 lines deleted...]
-      <w:r w:rsidRPr="00C93359">
+      <w:r w:rsidRPr="00896D1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">préciser la structure d’accueil, le service, la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>durée du stage ainsi que, le cas échéant, les missions / fonctions confiées et le grade correspondant, les horaires,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C93359">
-[...24 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00896D1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>et les objectifs donnés au stage et à la mise en situation …</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00783E9D">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
           <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Le tuteur désigné est : ……………… </w:t>
       </w:r>
-      <w:r w:rsidRPr="00783E9D">
+      <w:r w:rsidRPr="00896D1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(nom, prénom, qualité).</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00783E9D">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
           <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Le stage et / ou la mise en situation est organisé</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:i/>
           <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00783E9D">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
           <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:i/>
           <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00783E9D">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
           <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> conformément aux avis du conseil médical et du médecin du travail transmis par la collectivité. En outre, si des adaptations au poste de travail sont nécessaires, la structure d’accueil </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:i/>
           <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et/ou le cdg69 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00783E9D">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
           <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>devra en être informé</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:i/>
           <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00783E9D">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
           <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:i/>
           <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00783E9D">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
           <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> par la collectivité.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F24A84">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E60883B" w14:textId="77777777" w:rsidR="00751966" w:rsidRDefault="00751966" w:rsidP="00751966">
-[...37 lines deleted...]
-    <w:p w14:paraId="4D31398A" w14:textId="77777777" w:rsidR="00751966" w:rsidRPr="00783E9D" w:rsidRDefault="00751966" w:rsidP="00751966">
+    <w:p w14:paraId="704837B3" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D8DD294" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64D437AD" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C68E5BA" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00D06EFF" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D06EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.4 Fin du stage et/ou de la mise en situation </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F41F068" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="0065361D" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0065361D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La structure d’accueil se réserve le droit de mettre fin au stage et/ou à la mise en situation en cas de non-respect par le fonctionnaire des modalités prévues et ce, après en avoir prévenu, par écrit, l’intéressé et la collectivité. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FB08578" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="0065361D" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71FD3591" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="0065361D" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0065361D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La collectivité pourra mettre un terme au stage et/ou à la mise en situation en cas de non-respect des modalités fixées pour le déroulement de celui-ci.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19FCE7E0" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="0065361D" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16583AF1" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="0065361D" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0065361D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le fonctionnaire peut solliciter sa collectivité par écrit afin qu’il soit mis fin au stage et/ou à la mise en situation, en cas d’inadéquation dudit stage et/ou de la mise en situation avec les objectifs définis. Suite à la réception de ces éléments, la collectivité pourra décider de mettre un terme au stage et/ou à la mise en situation dans les conditions fixées à l’alinéa précédent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51D9FCBA" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="0065361D" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32C148DB" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="0065361D" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0065361D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Au terme de la durée prévue du stage et/ou de la mise en situation, le fonctionnaire poursuit ses actions de reclassement et continue de bénéficier de la période de préparation au reclassement. La fin de stage anticipée ne met pas un terme à la période de préparation de reclassement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C14D8DE" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06D0984A" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B6F07FB" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="Titrearticle"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="8EAADB" w:themeColor="accent5" w:themeTint="99"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1324">
+        <w:rPr>
+          <w:color w:val="8EAADB" w:themeColor="accent5" w:themeTint="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 4 : Évaluation des actions proposées au fonctionnaire </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D91EB65" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="006D7BE5" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="Titrearticle"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il est précisé </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>qu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695287">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cas de stage </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>et/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ou de mise en situation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695287">
+        <w:rPr>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>’évaluation prend la forme d’un entretien entre le fonctionnaire, la collectivité et/ou le cdg69 ainsi que le tuteur désigné</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7273F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7273F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dans le cadre du stage d’observation et/ou de mise en situation prévu à l’article 3-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du présent avenant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="220058E9" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="Titrearticle"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
-          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007141EB">
         <w:rPr>
           <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
-          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00783E9D">
+          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
         <w:rPr>
           <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
-          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
-[...24 lines deleted...]
-          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:i/>
+          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>le cas échéant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...45 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
+          <w:i/>
+          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en cas de stage d’observation ou de mise en situation hors de la collectivité</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F53755">
+        <w:rPr>
+          <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22262172" w14:textId="77777777" w:rsidR="00751966" w:rsidRPr="00783E9D" w:rsidRDefault="00751966" w:rsidP="00751966">
-[...89 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="025FA69C" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00CD3CBE" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="Titrearticle"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1324">
+        <w:rPr>
+          <w:color w:val="8EAADB" w:themeColor="accent5" w:themeTint="99"/>
+        </w:rPr>
+        <w:t>Article 5 : Situation administrative du fonctionnaire</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A87587C" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il est précisé qu’y compris au cours </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">du stage d’observation </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>et/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ou de mise en situation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...81 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>auprès de …..</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...187 lines deleted...]
-          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+      <w:r w:rsidRPr="00F64E1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00182C47">
-[...21 lines deleted...]
-          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+      <w:r w:rsidRPr="001316C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Préciser </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>le nom de la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001316C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> structure d’accuei</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>l)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, le fonctionnaire est en position d’activité dans son grade </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>d’origine et reste employé par sa collectivité</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00261C04">
-[...276 lines deleted...]
-    <w:p w14:paraId="761FED56" w14:textId="77777777" w:rsidR="00751966" w:rsidRPr="006D7BE5" w:rsidRDefault="00751966" w:rsidP="00751966">
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De la même manière, la période de préparation au reclassement est assimilée à une période de service effectif pendant laquelle le fonctionnaire conserve tous les droits liés à la position d’activité.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="255A4E2A" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="147565D2" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00D06EFF" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...197 lines deleted...]
-          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D06EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t>5.1 Rémunération</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76CFE47B" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il est précisé </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0348E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">qu’y compris au cours du stage d’observation </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>et/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0348E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ou de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0348E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mise en situation auprès de …..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00182C47">
-[...31 lines deleted...]
-          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+      <w:r w:rsidRPr="00D0348E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Préciser le nom de la structure d’accueil)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...177 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>la rémunération</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0348E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>le cas échéant, l’indemnisation des frais de déplacement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et de séjour</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0348E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sont versés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par la collectivité </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0348E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-    <w:p w14:paraId="4C168327" w14:textId="77777777" w:rsidR="00751966" w:rsidRPr="00CD3CBE" w:rsidRDefault="00751966" w:rsidP="00751966">
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dans les conditions prévues par les décrets n° 2001-654 du 19 juillet 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">001 et n° 2006-781 du 3 juillet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2006.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="207D2F8F" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007141EB">
         <w:rPr>
           <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00317F83">
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t>5.2 Congés</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D963193" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il est précisé qu’y compris au cours du stage d’observation </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>et/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ou de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mise en situation, M………… bénéficie des différents congés auxquels peuvent prétendre les fonctionnaires territoriaux en position d’activité (congés annuels, congé de maternité, congés de maladie…) sous réserve qu’il en remplisse les conditions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05F8D030" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3557779D" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les congés annuels du fonctionnaire sont accordés par la collectivité, conformément aux dispositions du décret n° 85-1250 du 26 novembre 1985, après accord de la structure d’accueil. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(Préciser les dates des congés annuels si celles-ci sont connues au moment de la signature de la convention, en tenant compte des dates des actions proposées à l’article 3 de la convention.)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0348E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77948205" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cas particulier : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="174CFEAB" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Les congés pour raison de santé, CITIS, d'un congé de maternité ou de l'un des congés liés aux charges parentales prévus aux articles L. 631-6 à L. 631-9 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>du code général de la fonction publique</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Dans le cas où l'agent bénéficie de l’un de ces congés, la date de fin de la période de préparation au reclassement, est reportée de la durée de ce congé. Un avenant viendra alors préciser la nouvelle échéance. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FD29B8B" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DA610E4" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007141EB">
         <w:rPr>
           <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
-        </w:rPr>
-[...440 lines deleted...]
-          <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
         </w:rPr>
         <w:t>5.3 Protection sociale</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58E75818" w14:textId="77777777" w:rsidR="00751966" w:rsidRDefault="00751966" w:rsidP="00751966">
-[...43 lines deleted...]
-    <w:p w14:paraId="72E588E9" w14:textId="77777777" w:rsidR="00751966" w:rsidRPr="00CD3CBE" w:rsidRDefault="00751966" w:rsidP="00751966">
+    <w:p w14:paraId="76E2DC28" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7824E8DB" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Il est précisé que le fonctionnaire en stage d’observation et/ou en mise en situation hors de sa collectivité, bénéficie de la protection sociale des accidents de travail et des maladies professionnelles. La collectivité prend en charge le coût de cette protection, conformément à la réglementation dont relève le fonctionnaire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B06235A" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75870F08" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007141EB">
         <w:rPr>
           <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
-        </w:rPr>
-[...125 lines deleted...]
-    <w:p w14:paraId="2A7F64C3" w14:textId="77777777" w:rsidR="00751966" w:rsidRDefault="00751966" w:rsidP="00751966">
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Discipline</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59588FDB" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00D0348E" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il est précisé qu’en cas de manquement aux obligations et à la déontologie </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">auxquelles le fonctionnaire reste soumis durant </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>la période de préparation au reclassement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y compris durant le </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0348E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">stage d’observation </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>et/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0348E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ou de mise en situation,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la collectivité pourra engager une procédure disciplinaire à </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">son </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>encontre,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sur proposition de la structure d’accueil. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35939868" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00D0348E" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A4A8B12" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
+          <w:b/>
+          <w:color w:val="8EAADB" w:themeColor="accent5" w:themeTint="99"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1324">
+        <w:rPr>
+          <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
+          <w:b/>
+          <w:color w:val="8EAADB" w:themeColor="accent5" w:themeTint="99"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 6 – Engagements  des parties </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C621B6" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0348E">
         <w:rPr>
           <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72E5B">
+      <w:r w:rsidRPr="007141EB">
         <w:rPr>
           <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t>.1 Engagements du fonctionnaire</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0407F373" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
-        </w:rPr>
-[...29 lines deleted...]
-    <w:p w14:paraId="3BFE1507" w14:textId="77777777" w:rsidR="00751966" w:rsidRPr="00DB58BF" w:rsidRDefault="00751966" w:rsidP="00751966">
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il est précisé que durant le stage d’observation </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>et/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ou de mise en situation, le fonctionnaire s’engage à :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40133C53" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007F01DC" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...75 lines deleted...]
-    <w:p w14:paraId="1D796E82" w14:textId="77777777" w:rsidR="00751966" w:rsidRPr="007E6B65" w:rsidRDefault="00751966" w:rsidP="00751966">
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s’impliquer dans son </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">stage d’observation </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>et/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ou de mise en situation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>et respecter les objectifs fixés,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CFE02CF" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...27 lines deleted...]
-    <w:p w14:paraId="56913735" w14:textId="77777777" w:rsidR="00751966" w:rsidRDefault="00751966" w:rsidP="00751966">
+          <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">suivre de manière assidue et respecter les horaires </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">du stage d’observation </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>et/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ou de mise en situation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77BEA40D" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00910093" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0348E">
+        <w:rPr>
+          <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t>.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910093">
+        <w:rPr>
+          <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Engagements </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0348E">
+        <w:rPr>
+          <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t>collectivité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67A8734B" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00910093" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0348E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il est précisé qu’y compris durant le stage d’observation </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>et/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0348E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ou de mise en situation, l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910093">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a collectivité s’engage à </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910093">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contracter les </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B37A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>assurances</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910093">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">permettant la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910093">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>couverture</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910093">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">es risques attachés au suivi par le fonctionnaire du stage d’observation </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>et/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910093">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ou de mise en situation, notamment en matière de responsabilité civile et de déplacements professionnels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="445BE5BA" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00910093" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910093">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">En </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0348E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>outre, il est</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> précisé</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910093">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910093">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>collectivité</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910093">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s’engage à :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1488F67A" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="001B6FCE" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
-[...71 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:before="240" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">informer la structure d’accueil </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00077A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et / ou le cdg69 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de tout élément permettant le bon déroulement du stage et/ou de la mise en situation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65645AFE" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00132289" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="240" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
           <w:b/>
-          <w:bCs/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
           <w:b/>
-          <w:bCs/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00006B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
           <w:b/>
-          <w:bCs/>
-[...146 lines deleted...]
-    <w:p w14:paraId="68477DCA" w14:textId="77777777" w:rsidR="00751966" w:rsidRDefault="00751966" w:rsidP="00751966">
+          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t>le cas échéant, si la collectivité a choisi le module complémentaire « accompagnement dans les actions post-bilan » de la convention d’origine ou du présent avenant)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5603B6B6" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007141EB">
         <w:rPr>
           <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D72E5B">
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
         <w:rPr>
           <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D72E5B">
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Engagements du cdg69</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6785484B" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0097683A">
         <w:rPr>
           <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
-        </w:rPr>
-[...134 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t>Il est précisé que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> l</w:t>
       </w:r>
-      <w:r>
-[...427 lines deleted...]
-    <w:p w14:paraId="08BCDF28" w14:textId="77777777" w:rsidR="00751966" w:rsidRPr="00CD3CBE" w:rsidRDefault="00751966" w:rsidP="00751966">
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e cdg69 s’engage à participer à l’élaboration et </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>suivre le déroulement du stage d’observation ou de mise en situation, en lien avec la collectivité, le fonctionnaire et la structure d’accueil.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F335FD3" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
+          <w:b/>
+          <w:color w:val="8EAADB" w:themeColor="accent5" w:themeTint="99"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1324">
+        <w:rPr>
+          <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
+          <w:b/>
+          <w:color w:val="8EAADB" w:themeColor="accent5" w:themeTint="99"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Article 7 – Dispositions financières</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70F02825" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007141EB">
         <w:rPr>
           <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
-        </w:rPr>
-[...340 lines deleted...]
-    <w:p w14:paraId="6BA59C72" w14:textId="77777777" w:rsidR="00751966" w:rsidRPr="006774CB" w:rsidRDefault="00751966" w:rsidP="00751966">
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t>7.1 Actions de préparation à la transition professionnelle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48411571" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="Listearticle"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D8553E">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t>(le cas échéant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060278F">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t>, pour les collectivités non affiliées)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Il est précisé que le coût des modules complémentaires proposés par le cdg69 visés à l’article 3.1 du </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8553E">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t>présent avenant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t>, choisis par la collectivité et acceptés par l’agent est à la charge de la collectivité. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03E06F97" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="Listearticle"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="542597AC" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="Listearticle"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D8553E">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t>(le cas échéant, pour les collectivités affiliées)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910093">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t>Il est précisé que le coût des modules complémentaires proposés par le cdg69 visés à l’article 3.1 du présent avenant, choisis par la collectivité et acceptés par l’agent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8553E" w:rsidDel="00632881">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t>sont délivrés à titre gratuit dans le cadre de la convention FIPHFP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41387495" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="Listearticle"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DDD3C77" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006774CB">
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007141EB">
         <w:rPr>
           <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
-        </w:rPr>
-[...46 lines deleted...]
-    <w:p w14:paraId="6691CBC0" w14:textId="77777777" w:rsidR="00751966" w:rsidRPr="006774CB" w:rsidRDefault="00751966" w:rsidP="00751966">
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t>7.2 Formations, stages et mises en situation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B656DE2" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il est </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">précisé </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>que les frais pédagogiques des actions de formation prévues à l’article 3.2 du présent avenant sont à la charge de la collectivité.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D3549FA" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2063AB41" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
       <w:pPr>
         <w:pStyle w:val="Listearticle"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
-[...57 lines deleted...]
-        <w:ind w:left="709"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t>De même</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t>, il est précisé</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que les frais de déplacement afférents aux périodes de formation et de stage ainsi que la rémunération du fonctionnaire sont à la charge de la collectivité conformément aux dispositions prévues à l’article 5 du présent avenant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AAD8F44" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F5DF573" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
-        </w:rPr>
-[...27 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007141EB">
         <w:rPr>
           <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
-        </w:rPr>
-[...63 lines deleted...]
-          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
         </w:rPr>
         <w:t>7.3 Modalités de règlement (le cas échéant, pour les collectivités non affiliées)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57535F2F" w14:textId="77777777" w:rsidR="00751966" w:rsidRPr="009D496E" w:rsidRDefault="00751966" w:rsidP="00751966">
-[...21 lines deleted...]
-    <w:p w14:paraId="67F93E37" w14:textId="77777777" w:rsidR="00751966" w:rsidRPr="007A7DAC" w:rsidRDefault="00751966" w:rsidP="00751966">
+    <w:p w14:paraId="329E1D23" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Il est rappelé que l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>es prestations visées à l’article 3 et réalisées seront facturées après service fait en juin et en décembre. L’avis des sommes à payer sera déposé sur chorus pro à l’appui du code service et/ou numéro d’engagement qui devront être communiqués au cdg69.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> »</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D091D1" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A76F16B" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00185E55" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
       <w:pPr>
         <w:pStyle w:val="Titrearticle"/>
-      </w:pPr>
-[...67 lines deleted...]
-    <w:p w14:paraId="37418686" w14:textId="77777777" w:rsidR="005965FC" w:rsidRPr="007A7DAC" w:rsidRDefault="005965FC" w:rsidP="005965FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41E788CB" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
       <w:pPr>
         <w:pStyle w:val="Titrearticle"/>
-      </w:pPr>
-[...219 lines deleted...]
-    <w:p w14:paraId="0337FF51" w14:textId="77777777" w:rsidR="005965FC" w:rsidRPr="007A7DAC" w:rsidRDefault="005965FC" w:rsidP="005965FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A77AA23" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
       <w:pPr>
         <w:pStyle w:val="Titrearticle"/>
-      </w:pPr>
-[...51 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BC6F8C1" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="Titrearticle"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B41B723" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="Titrearticle"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="531BAE4D" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="Titrearticle"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67FAB216" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
-          <w:szCs w:val="20"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006774CB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="178EE856" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="Titrearticle"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6073E5C2" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="Titrearticle"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59423E5C" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hypothèse n° </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D5F2510" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="261DC841" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">À utiliser si au cours de la période de préparation au reclassement, y compris lorsqu’elle a déjà fait l’objet d’une prolongation par avenant(s), l’agent a bénéficié d’un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E4F7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">congé pour raison de santé, d'un congé pour invalidité temporaire imputable au service, d'un congé de maternité ou de l'un des congés liés aux charges parentales </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2A51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prévus aux articles L. 631-6 à L. 631-9 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>du code général de la fonction publique [congé</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E5E13">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de naissance, congé pour l’arrivée d’un enfant en vue de son adoption, congé d’adoption, congé de paternité et d’accueil de l’enfant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F983F9A" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00783912" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ECCD68D" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D96305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(le cas échéant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D96305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> si la convention </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0039">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>initiale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D96305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a déjà fait l’objet d’une prolongation)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00814811">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vu l’avenant en date du ………..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0039">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prolongeant le terme de la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>convention de mise en œuvre de la période de préparation au reclassement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="434FD6BC" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68EDB958" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t>En cas d’échec des voies amiables,</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Considérant que </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>la date de fin de la période de préparation au reclassement est reportée de la durée du ou des congés pour raison de santé, d'un congé pour invalidité temporaire imputable au service, d'un congé de maternité ou de l'un des congés liés aux charges parentales prévus aux articles L. 631-6 à L. 631-9 du code</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> général de la fonction publique</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[congé de naissance, congé pour l’arrivée d’un enfant en vue de son adoption, congé d’adoption, congé de paternité et d’accueil de l’enfant]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dont l’agent a bénéficié au cours de la période initiale</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et, le cas échéant, de sa prolongation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02EC5703" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FD2D319" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00DE01F3" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Considérant le ou les arrêté(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(à adapter) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">plaçant l’agent en congé….. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(Lister les congés concernés)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rendant nécessaire le report du terme de la période </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de préparation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au reclassement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>……………,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15F94B17" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17C27624" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
+          <w:b/>
+          <w:color w:val="8EAADB" w:themeColor="accent5" w:themeTint="99"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1324">
+        <w:rPr>
+          <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
+          <w:b/>
+          <w:color w:val="8EAADB" w:themeColor="accent5" w:themeTint="99"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 1 – Objet du présent avenant </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A3B132E" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="Titrearticle"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
+          <w:b w:val="0"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Le terme de la période de préparation au reclassement prévu à l’article 2, alinéa 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00852733">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la convention </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>précitée</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00852733">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> est modifié</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ainsi qu’il suit, les autres dispositions de la convention étant inchangées.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="675B85DA" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="Titrearticle"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 2 – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE01F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve">erme de la période </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t>de préparation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au reclassement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D2AFA9A" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00B847E8" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="Titrearticle"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Au vu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>du ou des congé(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(à adapter en fonction de la situation de l’agent)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dont a bénéficié </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>M. …….</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, la période de préparation au reclassement est prolongée jusqu’à la date du …….</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE01F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inclu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F82727">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B847E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(indiquer la date de fin).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DCA9D5" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="106C1996" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E1E54BA" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CA5371E" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="394041AE" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71248A7F" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21E2259F" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BCA056C" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="103EF713" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A994AAC" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45D2A038" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C596839" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D00316A" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B74A021" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="642FC5B0" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17BFD784" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35BBAFFB" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hypothèse n° </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C5AFF88" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A09EBF5" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="Titrearticle"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">À utiliser si l’agent a formulé une demande de reclassement et que celui-ci n’a pu intervenir au terme de l’année de période de préparation au reclassement, l’agent est maintenu en position d’activité pour une durée maximale de 3 mois. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79ADF10A" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00C2552B" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vu la demande de reclassement formulée par M…………… en date du ………… </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2552B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(à compléter)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21050113" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5806F3DE" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vu l’arrêté de maintien en position d’activité dans le cadre d’une demande de reclassement à l’issue d’une période de préparation au reclassement en date du ………. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F76DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(à compléter)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DC66DCF" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="606F4FBA" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29526EE2" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
+          <w:b/>
+          <w:color w:val="8EAADB" w:themeColor="accent5" w:themeTint="99"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1324">
+        <w:rPr>
+          <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
+          <w:b/>
+          <w:color w:val="8EAADB" w:themeColor="accent5" w:themeTint="99"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 1 – Objet du présent avenant </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A74A58C" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00D0348E" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="Titrearticle"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0348E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le terme de la période </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de préparation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0348E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au reclassement prévu à l’article 2, alinéa 1 de la convention précitée est modifié ainsi qu’il suit, les autres dispositions de la convention étant inchangées.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47FFD6B5" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
+          <w:b/>
+          <w:color w:val="8EAADB" w:themeColor="accent5" w:themeTint="99"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1324">
+        <w:rPr>
+          <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
+          <w:b/>
+          <w:color w:val="8EAADB" w:themeColor="accent5" w:themeTint="99"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 2 - Prolongation de la période de préparation au reclassement </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CDCB858" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Au vu de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a demande de reclassement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1743">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> période de préparation au reclassement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de M………… dont le terme était fixé au …………….</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(date de fin de la période de préparation au reclassement même si reporté</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e du fait d’un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D2A76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">congé pour raison de santé, en CITIS, en congé de maternité ou bénéficie de l’un des congés liés aux charges parentales prévus aux articles L.631-6 à L.631-9 du code général de la fonction publique </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D2A76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[congé de naissance, congé pour l’arrivée d’un enfant en vue de son adoption, congé d’adoption, congé de paternité et d’accueil de l’enfant]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">est prolongée d’une durée de trois mois, soit jusqu’au ………….  Inclus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A98D298" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="0033606C" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53D40E20" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>En cas de reclassement du fonctionnaire au cours de cette période, la convention initial</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ainsi que ses avenants</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, le cas échéant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, prendront fin de plein droit à la date du reclassement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="092EB3AD" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FAFA35A" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Triplex Sans OT" w:hAnsi="Triplex Sans OT"/>
+          <w:i/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="701A93AD" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="006C6230" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="Titrearticle"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C6230">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Hypothèse n°5 :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46A047D6" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="Titrearticle"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DF0BD7A" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00910093" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">À utiliser si les parties, d’un commun accord, souhaitent mettre un terme à la période de préparation au reclassement. Cette </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F3BC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hypothèse devrait être exceptionnelle compte tenu de l’objectif de la PPR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et des prestations probablement déjà engagées </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910093">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67A1B7E7" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="006D7BE5" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4218F6CE" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Considérant l’accord conjoint des trois parties </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en date du </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1610">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F0E4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">… </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(à compléter)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF0735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de mettre un terme de manière anticipée à la période de préparation au reclassement, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52C1072A" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="523CB74A" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00910093" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6436"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910093">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+        <w:t>Il est en conséquence convenu de préciser par avenant ce qui suit :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E507456" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
+          <w:b/>
+          <w:color w:val="8EAADB" w:themeColor="accent5" w:themeTint="99"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1324">
+        <w:rPr>
+          <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway"/>
+          <w:b/>
+          <w:color w:val="8EAADB" w:themeColor="accent5" w:themeTint="99"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Article 1 – Terme anticipé de la période de préparation au reclassement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F8BFB01" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="Titrearticle"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Le terme de la période de préparation au reclassement prévu à l’article 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910093">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la convention </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>précitée</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910093">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> est modifié</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="682947A0" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="Titrearticle"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il est mis fin, de manière anticipée et par commun accord des trois parties prenantes, à la période de préparation au reclassement de M………… à compter du ……….. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910093">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED0C46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Indiquer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910093">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de fin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910093">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12ADC57B" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="Titrearticle"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F7DB8EE" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="Titrearticle"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="052C539D" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="109056A6" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="006D7BE5" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C58E304" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4909D995" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19ED0DC3" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3635A325" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42C089D9" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F7527A4" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C7EA84C" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="220B7734" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CE8C8A7" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7966826F" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CA6DF5F" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58D433E0" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FD6F5A9" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="549B33B4" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="611B5C07" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71A65800" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="158AE194" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BFC9BB3" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74EDC697" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60E88145" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="Titrearticle"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52B41BFE" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="006D7BE5" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Le</w:t>
       </w:r>
       <w:r w:rsidRPr="006D7BE5">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...25 lines deleted...]
-          <w:lang w:eastAsia="fr-FR"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prés</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ent avenant est établi en trois exemp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D7BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">laires originaux </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001803F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[chaque exemplaire doit revêtir les trois signatures originales, c’est-à-dire une signature manuscrite ou une signature électronique mais </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001803F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en aucun cas une version scannée des signatures</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001803F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> qui n’a aucune valeur juridique]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA5627">
-[...26 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="006D7BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dont un pour chacune des parties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62A2B6A3" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="006D7BE5" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1745837A" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00582FC3" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00582FC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>le cas échéant, pour les fonctionnaires intercommunaux</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00582FC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Le</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00582FC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> présent </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>avenant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00582FC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sera transmis aux aut</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>res employeurs du fonctionnaire non signataires de celui-ci</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00582FC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BC2F48B" w14:textId="77777777" w:rsidR="005965FC" w:rsidRDefault="005965FC" w:rsidP="001D78BD"/>
-[...322 lines deleted...]
-    <w:p w14:paraId="35D49FB4" w14:textId="77777777" w:rsidR="005965FC" w:rsidRPr="00582FC3" w:rsidRDefault="005965FC" w:rsidP="005965FC">
+    <w:p w14:paraId="60D1A740" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="660A2A79" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00582FC3" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="5B9BD5" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="5B9BD5" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00582FC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="5B9BD5" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>le cas échéant, pour les fonctionnaires intercommunaux</w:t>
+        <w:t xml:space="preserve">le cas échéant, pour les fonctionnaires </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>effectuant un stage et/ou une mise en situation hors collectivité</w:t>
       </w:r>
       <w:r w:rsidRPr="00582FC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="5B9BD5" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="5B9BD5" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> L</w:t>
+        <w:t xml:space="preserve"> Le</w:t>
       </w:r>
       <w:r w:rsidRPr="00582FC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="5B9BD5" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>a présente convention sera transmise aux aut</w:t>
+        <w:t xml:space="preserve"> présent </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="5B9BD5" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>res employeurs du fonctionnaire</w:t>
+        <w:t>avenant</w:t>
       </w:r>
       <w:r w:rsidRPr="00582FC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="5B9BD5" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> non signataires de cette convention.</w:t>
-[...18 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve"> sera transmis </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="5B9BD5" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>à la structure d’accueil du fonctionnaire, pour information et signature</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00582FC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="5B9BD5" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...63 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07D368B1" w14:textId="77777777" w:rsidR="00751966" w:rsidRDefault="00751966" w:rsidP="001D78BD"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="1E933F37" w14:textId="77777777" w:rsidR="007A7DAC" w:rsidRPr="006C0D7F" w:rsidRDefault="007A7DAC" w:rsidP="007A7DAC">
+    <w:p w14:paraId="2F0C5733" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="077A00F2" w14:textId="77777777" w:rsidR="00EE23A8" w:rsidRDefault="00EE23A8" w:rsidP="001D78BD"/>
+    <w:p w14:paraId="6E82E6FA" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="006C0D7F" w:rsidRDefault="00FA1324" w:rsidP="001D78BD"/>
+    <w:p w14:paraId="2EE40553" w14:textId="77777777" w:rsidR="007A7DAC" w:rsidRPr="006C0D7F" w:rsidRDefault="007A7DAC" w:rsidP="007A7DAC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="006C0D7F">
         <w:t xml:space="preserve">À </w:t>
       </w:r>
       <w:r w:rsidRPr="006C0D7F">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006C0D7F">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006C0D7F">
         <w:tab/>
-        <w:t>À Sainte Foy-lès-Lyon</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="11ECD296" w14:textId="77777777" w:rsidR="007A7DAC" w:rsidRPr="006C0D7F" w:rsidRDefault="007A7DAC" w:rsidP="007A7DAC">
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C0D7F">
+        <w:t>À</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C0D7F">
+        <w:t xml:space="preserve"> Sainte Foy-lès-Lyon</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CAD0868" w14:textId="77777777" w:rsidR="007A7DAC" w:rsidRPr="006C0D7F" w:rsidRDefault="007A7DAC" w:rsidP="007A7DAC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="006C0D7F">
         <w:t xml:space="preserve">Le </w:t>
       </w:r>
       <w:r w:rsidRPr="006C0D7F">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006C0D7F">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006C0D7F">
         <w:tab/>
-        <w:t xml:space="preserve">Le </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="45578169" w14:textId="77777777" w:rsidR="007A7DAC" w:rsidRPr="006C0D7F" w:rsidRDefault="007A7DAC" w:rsidP="007A7DAC">
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C0D7F">
+        <w:t>Le</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C0D7F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15287405" w14:textId="77777777" w:rsidR="007A7DAC" w:rsidRPr="006C0D7F" w:rsidRDefault="007A7DAC" w:rsidP="007A7DAC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="490C6678" w14:textId="77777777" w:rsidR="007A7DAC" w:rsidRPr="006C0D7F" w:rsidRDefault="007A7DAC" w:rsidP="007A7DAC">
+    <w:p w14:paraId="4BF7AF92" w14:textId="77777777" w:rsidR="007A7DAC" w:rsidRPr="006C0D7F" w:rsidRDefault="007A7DAC" w:rsidP="007A7DAC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:ind w:left="6379" w:hanging="6379"/>
       </w:pPr>
       <w:r w:rsidRPr="006C0D7F">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6772A6DB" wp14:editId="34780949">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="06231E07" wp14:editId="0C43A439">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>2967990</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>146685</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1089891" cy="1089891"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="6" name="Image 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Image 5"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11">
+                    <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1089891" cy="1089891"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="006C0D7F">
         <w:t xml:space="preserve">Le Maire ou Président </w:t>
       </w:r>
       <w:r w:rsidRPr="006C0D7F">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006C0D7F">
         <w:tab/>
         <w:t>Le Président,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BC3F4D0" w14:textId="77777777" w:rsidR="007A7DAC" w:rsidRPr="006C0D7F" w:rsidRDefault="007A7DAC" w:rsidP="007A7DAC">
+    <w:p w14:paraId="78174003" w14:textId="77777777" w:rsidR="007A7DAC" w:rsidRPr="006C0D7F" w:rsidRDefault="007A7DAC" w:rsidP="007A7DAC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2793CCFF" w14:textId="77777777" w:rsidR="007A7DAC" w:rsidRPr="006C0D7F" w:rsidRDefault="007A7DAC" w:rsidP="007A7DAC">
+    <w:p w14:paraId="2EFFBA56" w14:textId="77777777" w:rsidR="007A7DAC" w:rsidRPr="006C0D7F" w:rsidRDefault="007A7DAC" w:rsidP="007A7DAC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:before="1200"/>
       </w:pPr>
       <w:r w:rsidRPr="006C0D7F">
         <w:t>Prénom NOM</w:t>
       </w:r>
       <w:r w:rsidRPr="006C0D7F">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006C0D7F">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006C0D7F">
         <w:tab/>
         <w:t>Philippe LOCATELLI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C2C08CF" w14:textId="77777777" w:rsidR="001D78BD" w:rsidRDefault="001D78BD" w:rsidP="001D78BD">
+    <w:p w14:paraId="239C49D7" w14:textId="77777777" w:rsidR="001D78BD" w:rsidRDefault="001D78BD" w:rsidP="001D78BD">
       <w:pPr>
         <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="705AD38C" w14:textId="77777777" w:rsidR="00B955DF" w:rsidRDefault="00B955DF"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+    <w:p w14:paraId="3DC9735B" w14:textId="77777777" w:rsidR="002D130E" w:rsidRDefault="002D130E" w:rsidP="001D78BD">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="745B3103" w14:textId="77777777" w:rsidR="002D130E" w:rsidRDefault="002D130E" w:rsidP="001D78BD">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Signature de l'Agent : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="697440D1" w14:textId="77777777" w:rsidR="002D130E" w:rsidRDefault="002D130E" w:rsidP="001D78BD">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BE76E2A" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="007141EB" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5103"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00243B3A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t>À</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007141EB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> insérer uniquement, en cas de stage et/ou mise en situation hors collectivité) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="687A0BBC" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00EA6280" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5103"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA6280">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vu par la structure d’accueil le …. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B04F2F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t>(préciser la date)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D211A44" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00EA6280" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5103"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA6280">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le Maire </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B04F2F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t>(ou Président</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou l’autorité concernée</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B04F2F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA6280">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69F97CEA" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00EA6280" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5103"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="233A1186" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00EA6280" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5103"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA6280">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prénom NOM </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B04F2F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t>(à compléter)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05BF0678" w14:textId="77777777" w:rsidR="00FA1324" w:rsidRPr="00AE1440" w:rsidRDefault="00FA1324" w:rsidP="00FA1324">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C67D355" w14:textId="77777777" w:rsidR="00B955DF" w:rsidRDefault="00B955DF"/>
+    <w:sectPr w:rsidR="00B955DF" w:rsidSect="0023109D">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="397" w:footer="567" w:gutter="0"/>
+      <w:pgMar w:top="964" w:right="1134" w:bottom="1134" w:left="1134" w:header="397" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7EED1E0B" w14:textId="77777777" w:rsidR="002B1E91" w:rsidRDefault="002B1E91" w:rsidP="003B1EAE">
+    <w:p w14:paraId="07F94B2E" w14:textId="77777777" w:rsidR="00356475" w:rsidRDefault="00356475" w:rsidP="003B1EAE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32581524" w14:textId="77777777" w:rsidR="002B1E91" w:rsidRDefault="002B1E91" w:rsidP="003B1EAE">
+    <w:p w14:paraId="1F3EAE34" w14:textId="77777777" w:rsidR="00356475" w:rsidRDefault="00356475" w:rsidP="003B1EAE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -11247,101 +10980,101 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Raleway">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TriplexBold">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00000AF" w:usb1="50002048" w:usb2="00000000" w:usb3="00000000" w:csb0="00000111" w:csb1="00000000"/>
+    <w:sig w:usb0="800000AF" w:usb1="50002048" w:usb2="00000000" w:usb3="00000000" w:csb0="00000111" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Raleway Medium">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Triplex Sans OT">
     <w:panose1 w:val="02000806040000020004"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="32FB74FF" w14:textId="77777777" w:rsidR="002273D2" w:rsidRDefault="00161BC6" w:rsidP="008D3BA9">
+  <w:p w14:paraId="45BE8E5E" w14:textId="77777777" w:rsidR="002273D2" w:rsidRDefault="00161BC6" w:rsidP="008D3BA9">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-FR"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BC2CC44" wp14:editId="3B232259">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D1EBCC8" wp14:editId="0F3D16C8">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-320040</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-25400</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="4550400" cy="230400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="19691"/>
               <wp:lineTo x="21434" y="19691"/>
               <wp:lineTo x="21434" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
           <wp:docPr id="4" name="Image 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -11384,122 +11117,122 @@
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00161BC6">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00161BC6">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00161BC6">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="009408E5">
+    <w:r w:rsidR="00EE2E8F">
       <w:rPr>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
-      <w:t>10</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00161BC6">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00161BC6">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidRPr="00161BC6">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00161BC6">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00161BC6">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="009408E5">
+    <w:r w:rsidR="00EE2E8F">
       <w:rPr>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
-      <w:t>10</w:t>
+      <w:t>12</w:t>
     </w:r>
     <w:r w:rsidRPr="00161BC6">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7A5003EF" w14:textId="77777777" w:rsidR="002273D2" w:rsidRPr="00161BC6" w:rsidRDefault="002273D2" w:rsidP="008D3BA9">
+  <w:p w14:paraId="2B0A9502" w14:textId="77777777" w:rsidR="002273D2" w:rsidRPr="00161BC6" w:rsidRDefault="002273D2" w:rsidP="008D3BA9">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:ind w:left="-510"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-FR"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="03D908F7" wp14:editId="38399684">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="252AC733" wp14:editId="7528A65F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>396240</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>10146030</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="4622400" cy="234000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="19370"/>
               <wp:lineTo x="21455" y="19370"/>
               <wp:lineTo x="21455" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
           <wp:docPr id="3" name="Image 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -11542,197 +11275,197 @@
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00161BC6" w:rsidRPr="00161BC6">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00161BC6" w:rsidRPr="00161BC6">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidR="00161BC6" w:rsidRPr="00161BC6">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="009408E5">
+    <w:r w:rsidR="00EE2E8F">
       <w:rPr>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00161BC6" w:rsidRPr="00161BC6">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00161BC6" w:rsidRPr="00161BC6">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00161BC6" w:rsidRPr="00161BC6">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00161BC6" w:rsidRPr="00161BC6">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidR="00161BC6" w:rsidRPr="00161BC6">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="009408E5">
+    <w:r w:rsidR="00EE2E8F">
       <w:rPr>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
-      <w:t>10</w:t>
+      <w:t>12</w:t>
     </w:r>
     <w:r w:rsidR="00161BC6" w:rsidRPr="00161BC6">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E915CC7" w14:textId="77777777" w:rsidR="002B1E91" w:rsidRDefault="002B1E91" w:rsidP="003B1EAE">
+    <w:p w14:paraId="08A4AA6D" w14:textId="77777777" w:rsidR="00356475" w:rsidRDefault="00356475" w:rsidP="003B1EAE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28942F25" w14:textId="77777777" w:rsidR="002B1E91" w:rsidRDefault="002B1E91" w:rsidP="003B1EAE">
+    <w:p w14:paraId="7766AAEC" w14:textId="77777777" w:rsidR="00356475" w:rsidRDefault="00356475" w:rsidP="003B1EAE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5B5B5DD5" w14:textId="77777777" w:rsidR="00B955DF" w:rsidRDefault="00346AA1" w:rsidP="00346AA1">
+  <w:p w14:paraId="21628F7C" w14:textId="77777777" w:rsidR="00B955DF" w:rsidRDefault="00346AA1" w:rsidP="00346AA1">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:leader="underscore" w:pos="8640"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:ind w:left="-510"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Nom / Année-Mois / service / Trigramme</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="485A86C9" w14:textId="77777777" w:rsidR="003B1EAE" w:rsidRDefault="0048300D" w:rsidP="00EB4A03">
+  <w:p w14:paraId="57FD002A" w14:textId="77777777" w:rsidR="003B1EAE" w:rsidRDefault="0048300D" w:rsidP="00EB4A03">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:spacing w:after="330"/>
       <w:ind w:left="-510"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-FR"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4DE97B69" wp14:editId="11304523">
-[...1 lines deleted...]
-          <wp:effectExtent l="0" t="0" r="1905" b="8890"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="359FAD21" wp14:editId="49C1A6DA">
+          <wp:extent cx="3160800" cy="1281600"/>
+          <wp:effectExtent l="0" t="0" r="1905" b="0"/>
           <wp:docPr id="2" name="Image 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 2" descr="..\Logos\NB\cdg69-logo-NB.tif"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="3160800" cy="1191600"/>
+                    <a:ext cx="3160800" cy="1281600"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11522337"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A1673F8"/>
@@ -11991,50 +11724,199 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F642271"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="091CE47C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DAC1347"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BCA81236"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -12136,304 +12018,304 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="628E2F38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="618C9032"/>
     <w:lvl w:ilvl="0" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6537336A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9F78477E"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...132 lines deleted...]
-      <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D72411A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7792A8E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Titre1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="432"/>
         </w:tabs>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12537,201 +12419,223 @@
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Titre9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1705251877">
+  <w:num w:numId="1" w16cid:durableId="2129542651">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1491825604">
+  <w:num w:numId="2" w16cid:durableId="1020857456">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="824202044">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1346057083">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1713308572">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="2074350375">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2004581774">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1997492628">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="2077165146">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1193423885">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="2120484015">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="2026979307">
-[...20 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="1668553335">
+  <w:num w:numId="12" w16cid:durableId="801920510">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="156"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="002B1E91"/>
+    <w:rsidRoot w:val="00356475"/>
     <w:rsid w:val="000168A0"/>
+    <w:rsid w:val="000175DC"/>
+    <w:rsid w:val="000261CF"/>
     <w:rsid w:val="00031BCF"/>
     <w:rsid w:val="000459D8"/>
     <w:rsid w:val="00091F96"/>
     <w:rsid w:val="00094C2C"/>
+    <w:rsid w:val="000C3F15"/>
     <w:rsid w:val="00101DFF"/>
     <w:rsid w:val="00144624"/>
     <w:rsid w:val="00145A8E"/>
     <w:rsid w:val="00161BC6"/>
     <w:rsid w:val="001D78BD"/>
     <w:rsid w:val="002273D2"/>
+    <w:rsid w:val="0023109D"/>
+    <w:rsid w:val="0025733C"/>
     <w:rsid w:val="002A64B5"/>
-    <w:rsid w:val="002B1E91"/>
+    <w:rsid w:val="002D130E"/>
     <w:rsid w:val="002F26D6"/>
+    <w:rsid w:val="0030190D"/>
+    <w:rsid w:val="0031317B"/>
     <w:rsid w:val="00346AA1"/>
-    <w:rsid w:val="00352219"/>
+    <w:rsid w:val="00356475"/>
     <w:rsid w:val="003961AF"/>
     <w:rsid w:val="003B1EAE"/>
+    <w:rsid w:val="003F2A3E"/>
+    <w:rsid w:val="00455143"/>
     <w:rsid w:val="00464BF6"/>
     <w:rsid w:val="0048300D"/>
     <w:rsid w:val="00517759"/>
     <w:rsid w:val="00522C59"/>
-    <w:rsid w:val="005965FC"/>
+    <w:rsid w:val="00571BDC"/>
     <w:rsid w:val="005A2BA6"/>
     <w:rsid w:val="005C4430"/>
     <w:rsid w:val="005D4210"/>
-    <w:rsid w:val="00622853"/>
+    <w:rsid w:val="00603001"/>
+    <w:rsid w:val="0060485E"/>
+    <w:rsid w:val="00655410"/>
     <w:rsid w:val="00687F23"/>
     <w:rsid w:val="006A6A15"/>
     <w:rsid w:val="006B364A"/>
     <w:rsid w:val="006B791A"/>
     <w:rsid w:val="006C0D7F"/>
-    <w:rsid w:val="006E327D"/>
+    <w:rsid w:val="006F32E8"/>
+    <w:rsid w:val="0070656C"/>
     <w:rsid w:val="00747A4A"/>
-    <w:rsid w:val="00751966"/>
     <w:rsid w:val="007A3950"/>
     <w:rsid w:val="007A7DAC"/>
     <w:rsid w:val="00814A39"/>
+    <w:rsid w:val="008968C7"/>
     <w:rsid w:val="008C37BB"/>
+    <w:rsid w:val="008C6470"/>
     <w:rsid w:val="008D3BA9"/>
     <w:rsid w:val="009137D3"/>
-    <w:rsid w:val="009408E5"/>
     <w:rsid w:val="009A2748"/>
     <w:rsid w:val="009A6094"/>
-    <w:rsid w:val="00A515ED"/>
     <w:rsid w:val="00A712A6"/>
-    <w:rsid w:val="00B33ABA"/>
+    <w:rsid w:val="00AB3AE9"/>
     <w:rsid w:val="00B955DF"/>
     <w:rsid w:val="00BE523B"/>
-    <w:rsid w:val="00C26F1A"/>
+    <w:rsid w:val="00BF55DC"/>
     <w:rsid w:val="00D02F3F"/>
+    <w:rsid w:val="00D06EFF"/>
     <w:rsid w:val="00D1180A"/>
     <w:rsid w:val="00D968A7"/>
-    <w:rsid w:val="00E562E6"/>
+    <w:rsid w:val="00D979FC"/>
+    <w:rsid w:val="00DE6949"/>
+    <w:rsid w:val="00EB04E1"/>
     <w:rsid w:val="00EB4A03"/>
     <w:rsid w:val="00ED46D1"/>
     <w:rsid w:val="00EE23A8"/>
+    <w:rsid w:val="00EE2E8F"/>
     <w:rsid w:val="00EF7B5A"/>
     <w:rsid w:val="00F119A3"/>
     <w:rsid w:val="00F16632"/>
+    <w:rsid w:val="00FA1324"/>
     <w:rsid w:val="00FA4658"/>
-    <w:rsid w:val="00FC6EDE"/>
     <w:rsid w:val="00FE20B9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5F3FB32B"/>
+  <w14:docId w14:val="5833E2D0"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{15940305-B25B-45A1-8522-DC25532DECD3}"/>
+  <w15:docId w15:val="{7A9DD4AE-88A0-4399-9086-3ED494AE5147}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13772,129 +13676,139 @@
     <w:qFormat/>
     <w:rsid w:val="001D78BD"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Chapeau">
     <w:name w:val="Chapeau"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00EF7B5A"/>
     <w:pPr>
       <w:pBdr>
         <w:left w:val="single" w:sz="2" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:after="0"/>
       <w:ind w:left="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00751966"/>
+    <w:rsid w:val="00FA1324"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Listearticle">
     <w:name w:val="Liste article"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ListearticleCar"/>
     <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="00751966"/>
+    <w:rsid w:val="00FA1324"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListearticleCar">
     <w:name w:val="Liste article Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Listearticle"/>
-    <w:rsid w:val="00751966"/>
+    <w:rsid w:val="00FA1324"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:lang w:eastAsia="fr-FR"/>
-    </w:rPr>
-[...14 lines deleted...]
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
+    <w:div w:id="1030762703">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1782453669">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1875922394">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emploi-territorial.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.tif"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dpd@cdg69.fr" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.telerecours.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emploi-territorial.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.tif"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.tif"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.tif"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.tif"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -14135,82 +14049,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{64576BE7-CB73-4E44-BF9B-9F7ADA386DDC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46753B67-A0EE-46E9-BC12-78B13FA40384}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>22954</Characters>
+  <Pages>12</Pages>
+  <Words>3794</Words>
+  <Characters>20870</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>191</Lines>
-  <Paragraphs>54</Paragraphs>
+  <Lines>173</Lines>
+  <Paragraphs>49</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>cdg69</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27073</CharactersWithSpaces>
+  <CharactersWithSpaces>24615</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>NEGRO Stéphanie</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>